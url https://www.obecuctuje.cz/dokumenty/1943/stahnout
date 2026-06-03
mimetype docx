--- v1 (2026-03-04)
+++ v2 (2026-06-03)
@@ -2310,61 +2310,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Novela FIN od 2026</w:t>
       </w:r>
       <w:r w:rsidR="004550F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>…“</w:t>
       </w:r>
       <w:r w:rsidR="00EF7627" w:rsidRPr="006047EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE0959B" w14:textId="53ABDC8F" w:rsidR="00037741" w:rsidRDefault="00037741" w:rsidP="00037741">
+    <w:p w14:paraId="5DE0959B" w14:textId="49DAECE8" w:rsidR="00037741" w:rsidRPr="002E5ADC" w:rsidRDefault="00037741" w:rsidP="00037741">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086199F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Pozor</w:t>
       </w:r>
       <w:r w:rsidR="009A1C50" w:rsidRPr="0086199F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
       <w:r w:rsidRPr="00932B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2389,99 +2390,143 @@
         </w:rPr>
         <w:t>načí se</w:t>
       </w:r>
       <w:r w:rsidR="001904AD" w:rsidRPr="00932B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifikátorem partnera nejen</w:t>
       </w:r>
       <w:r w:rsidRPr="00932B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> např. transfery, ale i vzájemné půjčky, dokonce i pokuty. </w:t>
       </w:r>
       <w:r w:rsidR="00932B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>MF v lednu 2026 vydalo metodiku, že u běžných přijatých pokut (položky 2211, 2212), které se netýkají odvodů za porušení rozpočtové kázně</w:t>
+        <w:t xml:space="preserve">MF v lednu 2026 vydalo metodiku, že u běžných přijatých pokut (položky </w:t>
+      </w:r>
+      <w:r w:rsidR="00932B71" w:rsidRPr="002E5ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2211</w:t>
+      </w:r>
+      <w:r w:rsidR="00932B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, 2212), které se netýkají odvodů za porušení rozpočtové kázně</w:t>
       </w:r>
       <w:r w:rsidR="0057525A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00932B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> lze vždy zvolit jen kód „111“. V případě přijatých </w:t>
       </w:r>
       <w:r w:rsidR="00CF3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>odvodů za porušení rozpočtové kázně se v</w:t>
       </w:r>
       <w:r w:rsidR="0057525A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>šak</w:t>
       </w:r>
       <w:r w:rsidR="00CF3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> volí identifikátor partnera</w:t>
       </w:r>
       <w:r w:rsidR="000E7BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IČ). </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5ADC" w:rsidRPr="002E5ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>U položky 2211 se volí IČ ÚSC nebo ústředního rozpočtu</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (změna dle požadavku MF k 3/2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5ADC" w:rsidRPr="002E5ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C3FB93" w14:textId="7AECD76C" w:rsidR="006F261F" w:rsidRDefault="006F261F" w:rsidP="00037741">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086199F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Pozor</w:t>
       </w:r>
@@ -2805,51 +2850,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> s vysvětlením </w:t>
       </w:r>
       <w:r w:rsidR="00E23CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> případně následné opravy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>budou prováděn</w:t>
+        <w:t xml:space="preserve">budou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>prováděn</w:t>
       </w:r>
       <w:r w:rsidR="004B269C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">v dalším období. </w:t>
       </w:r>
@@ -2981,51 +3035,50 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3586DCEE" w14:textId="2829CACA" w:rsidR="00883E66" w:rsidRDefault="00883E66" w:rsidP="00883E66">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Značení identifikátoru </w:t>
       </w:r>
       <w:r w:rsidR="00430D79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>je povinné pouze pro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>k</w:t>
@@ -4164,50 +4217,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A830F4" w14:textId="63233AF7" w:rsidR="00907BC6" w:rsidRDefault="00907BC6" w:rsidP="00907BC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kontrola MF </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0752302E" w14:textId="3C7B7346" w:rsidR="009866C2" w:rsidRDefault="009866C2" w:rsidP="00A665AF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -4232,51 +4286,50 @@
         <w:t xml:space="preserve"> pouze IČ zřízené PO </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2991D899" w14:textId="77777777" w:rsidR="00A665AF" w:rsidRDefault="00907BC6" w:rsidP="00A665AF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">u položky 2223 </w:t>
       </w:r>
       <w:r w:rsidR="00A665AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> pouze IČ kraje, obce, městské části nebo svazku obcí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADC6698" w14:textId="5458AE28" w:rsidR="00CF6AB2" w:rsidRDefault="00907BC6" w:rsidP="00CF6AB2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
@@ -5856,93 +5909,93 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Investiční transfery fyzickým osobám</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F123CA" w14:textId="7DD1A34B" w:rsidR="00D606D6" w:rsidRDefault="0027607F" w:rsidP="006E0AA5">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">u položky 6380 </w:t>
       </w:r>
       <w:r w:rsidR="009B469C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> pouze kód zahraničí </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE5F0BE" w14:textId="7294226C" w:rsidR="00114D29" w:rsidRPr="00114D29" w:rsidRDefault="00114D29" w:rsidP="006E0AA5">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">u položky 5366 – pouze IČ kraje </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619873FE" w14:textId="657DBE0D" w:rsidR="00CB24FA" w:rsidRDefault="007D729D" w:rsidP="007D729D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D729D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -11711,61 +11764,61 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C54B19" w:rsidRPr="007B794C" w:rsidSect="007B794C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22B341CB" w14:textId="77777777" w:rsidR="004E0B7B" w:rsidRDefault="004E0B7B" w:rsidP="007B794C">
+    <w:p w14:paraId="25C5522D" w14:textId="77777777" w:rsidR="00F21221" w:rsidRDefault="00F21221" w:rsidP="007B794C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772B5052" w14:textId="77777777" w:rsidR="004E0B7B" w:rsidRDefault="004E0B7B" w:rsidP="007B794C">
+    <w:p w14:paraId="57B63C9B" w14:textId="77777777" w:rsidR="00F21221" w:rsidRDefault="00F21221" w:rsidP="007B794C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11790,61 +11843,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D97B5BC" w14:textId="77777777" w:rsidR="004E0B7B" w:rsidRDefault="004E0B7B" w:rsidP="007B794C">
+    <w:p w14:paraId="1F8E48D4" w14:textId="77777777" w:rsidR="00F21221" w:rsidRDefault="00F21221" w:rsidP="007B794C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="666AA918" w14:textId="77777777" w:rsidR="004E0B7B" w:rsidRDefault="004E0B7B" w:rsidP="007B794C">
+    <w:p w14:paraId="20D89236" w14:textId="77777777" w:rsidR="00F21221" w:rsidRDefault="00F21221" w:rsidP="007B794C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="107483410"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="499C9BC6" w14:textId="6A20B107" w:rsidR="007B794C" w:rsidRDefault="007B794C">
         <w:pPr>
@@ -15284,50 +15337,51 @@
     <w:rsid w:val="00235857"/>
     <w:rsid w:val="00235EDA"/>
     <w:rsid w:val="002409F7"/>
     <w:rsid w:val="00243033"/>
     <w:rsid w:val="0025589F"/>
     <w:rsid w:val="00255FDC"/>
     <w:rsid w:val="0025689B"/>
     <w:rsid w:val="0026243E"/>
     <w:rsid w:val="00271592"/>
     <w:rsid w:val="00271BC7"/>
     <w:rsid w:val="00275F52"/>
     <w:rsid w:val="0027607F"/>
     <w:rsid w:val="00276C28"/>
     <w:rsid w:val="0027779B"/>
     <w:rsid w:val="002862E7"/>
     <w:rsid w:val="00293DD7"/>
     <w:rsid w:val="002955D3"/>
     <w:rsid w:val="002A0894"/>
     <w:rsid w:val="002B1BA7"/>
     <w:rsid w:val="002B347D"/>
     <w:rsid w:val="002B3EA6"/>
     <w:rsid w:val="002C4164"/>
     <w:rsid w:val="002C47BD"/>
     <w:rsid w:val="002D2F06"/>
     <w:rsid w:val="002D3372"/>
+    <w:rsid w:val="002E5ADC"/>
     <w:rsid w:val="002E6406"/>
     <w:rsid w:val="002F5F4C"/>
     <w:rsid w:val="002F728B"/>
     <w:rsid w:val="00306010"/>
     <w:rsid w:val="0031025B"/>
     <w:rsid w:val="00321BAE"/>
     <w:rsid w:val="00325DA5"/>
     <w:rsid w:val="00327CD2"/>
     <w:rsid w:val="00343788"/>
     <w:rsid w:val="00344349"/>
     <w:rsid w:val="00357BB7"/>
     <w:rsid w:val="00365CFF"/>
     <w:rsid w:val="003719B4"/>
     <w:rsid w:val="00371E15"/>
     <w:rsid w:val="0037415F"/>
     <w:rsid w:val="003748D2"/>
     <w:rsid w:val="00377F72"/>
     <w:rsid w:val="00382BE9"/>
     <w:rsid w:val="00387826"/>
     <w:rsid w:val="00391D95"/>
     <w:rsid w:val="00397F4B"/>
     <w:rsid w:val="003A24D4"/>
     <w:rsid w:val="003A411E"/>
     <w:rsid w:val="003B0F32"/>
     <w:rsid w:val="003B7EDA"/>
@@ -15706,54 +15760,56 @@
     <w:rsid w:val="00E74D46"/>
     <w:rsid w:val="00E74F81"/>
     <w:rsid w:val="00E81F44"/>
     <w:rsid w:val="00E82F3C"/>
     <w:rsid w:val="00E900E0"/>
     <w:rsid w:val="00E9285E"/>
     <w:rsid w:val="00E940F8"/>
     <w:rsid w:val="00EA3F36"/>
     <w:rsid w:val="00EB7BAE"/>
     <w:rsid w:val="00EC6508"/>
     <w:rsid w:val="00EC7F4B"/>
     <w:rsid w:val="00ED35C8"/>
     <w:rsid w:val="00ED40B2"/>
     <w:rsid w:val="00ED41CF"/>
     <w:rsid w:val="00ED6518"/>
     <w:rsid w:val="00ED7CFF"/>
     <w:rsid w:val="00EE24C4"/>
     <w:rsid w:val="00EE4E1B"/>
     <w:rsid w:val="00EE6636"/>
     <w:rsid w:val="00EF03D4"/>
     <w:rsid w:val="00EF3CC3"/>
     <w:rsid w:val="00EF7627"/>
     <w:rsid w:val="00F00EF3"/>
     <w:rsid w:val="00F0206E"/>
     <w:rsid w:val="00F072EA"/>
+    <w:rsid w:val="00F21221"/>
     <w:rsid w:val="00F24694"/>
     <w:rsid w:val="00F25491"/>
     <w:rsid w:val="00F341AC"/>
     <w:rsid w:val="00F3691C"/>
+    <w:rsid w:val="00F371A4"/>
     <w:rsid w:val="00F44DD5"/>
     <w:rsid w:val="00F47A55"/>
     <w:rsid w:val="00F50F76"/>
     <w:rsid w:val="00F63345"/>
     <w:rsid w:val="00F64302"/>
     <w:rsid w:val="00F64382"/>
     <w:rsid w:val="00F647C9"/>
     <w:rsid w:val="00F71A73"/>
     <w:rsid w:val="00F71BCE"/>
     <w:rsid w:val="00F757CA"/>
     <w:rsid w:val="00F764B6"/>
     <w:rsid w:val="00F8651C"/>
     <w:rsid w:val="00F91E68"/>
     <w:rsid w:val="00F96402"/>
     <w:rsid w:val="00FA1470"/>
     <w:rsid w:val="00FA3515"/>
     <w:rsid w:val="00FA578B"/>
     <w:rsid w:val="00FB02A7"/>
     <w:rsid w:val="00FB2915"/>
     <w:rsid w:val="00FC1100"/>
     <w:rsid w:val="00FC5194"/>
     <w:rsid w:val="00FC5D32"/>
     <w:rsid w:val="00FC6907"/>
     <w:rsid w:val="00FE62F3"/>
     <w:rsid w:val="00FF0128"/>
@@ -17029,70 +17085,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3469</Words>
-  <Characters>18492</Characters>
+  <Words>3483</Words>
+  <Characters>18568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>342</Lines>
-  <Paragraphs>196</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>198</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21765</CharactersWithSpaces>
+  <CharactersWithSpaces>21853</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ivana Schneiderová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>