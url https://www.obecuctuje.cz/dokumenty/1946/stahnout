--- v0 (2026-02-18)
+++ v1 (2026-04-08)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{971E786A-1ECA-4A44-9595-D7993EB949FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BE50356-E258-4A30-A289-2C1A4E16FD32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IP_položky" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IP_položky!$A$2:$B$184</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="276">
   <si>
     <t>Uhrazené splátky dlouhodobých přijatých půjčených prostředků</t>
   </si>
   <si>
     <t>Dlouhodobé přijaté půjčené prostředky</t>
@@ -849,51 +849,51 @@
   <si>
     <t xml:space="preserve">ID = IČ OSS (nejčastěji u obcí dotace prof. hasiči, policie) </t>
   </si>
   <si>
     <t xml:space="preserve">ID = IČ podnikatele, na vazbu položky a právní subjektivitu není nastavena kontrola MF   </t>
   </si>
   <si>
     <t>UZ ano, může být u vratek dotací SR, SF, NF</t>
   </si>
   <si>
     <t xml:space="preserve">ID = IČ podnikatele,na vazbu položky a právní subjektivitu není nastavena kontrola MF, kód 111 se volí jen u fyzických osob rezidentů bez IČ   </t>
   </si>
   <si>
     <t>POZOR! UZ u splátek v případě, že je půjčka poskytovaná ze zdrojů SR, SF, NF  u celého seskupení 24</t>
   </si>
   <si>
     <t xml:space="preserve">UZ vždy </t>
   </si>
   <si>
     <t xml:space="preserve">ID partnera u příjmů nebo výdajů , identifikace protistrany </t>
   </si>
   <si>
     <t>ID = IČ GFŘ 72080043 u odvodů za PRK, u odvodů za PRK dle 250/2000 Sb. IČ poskytovatele</t>
   </si>
   <si>
-    <t>Modře netučně</t>
+    <t xml:space="preserve">ID = IČ poskytovatele </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1192,64 +1192,64 @@
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border outline="0">
         <left style="thin">
@@ -1673,65 +1673,65 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L184"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A83" workbookViewId="0">
-      <selection activeCell="B92" sqref="B92"/>
+    <sheetView tabSelected="1" topLeftCell="A86" workbookViewId="0">
+      <selection activeCell="C94" sqref="C94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="33.85546875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="56.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="37" t="s">
         <v>177</v>
       </c>
-      <c r="B1" s="34"/>
+      <c r="B1" s="37"/>
       <c r="C1" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>178</v>
       </c>
       <c r="E1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>180</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="11">
         <v>2122</v>
@@ -2878,71 +2878,71 @@
     <row r="90" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="11">
         <v>5336</v>
       </c>
       <c r="B90" s="29" t="s">
         <v>85</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D90" s="7"/>
     </row>
     <row r="91" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="11">
         <v>5339</v>
       </c>
       <c r="B91" s="29" t="s">
         <v>86</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D91" s="7"/>
     </row>
     <row r="92" spans="1:4" s="5" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A92" s="36">
+      <c r="A92" s="34">
         <v>5363</v>
       </c>
-      <c r="B92" s="38" t="s">
+      <c r="B92" s="36" t="s">
         <v>87</v>
       </c>
-      <c r="C92" s="37" t="s">
+      <c r="C92" s="35" t="s">
         <v>274</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="11">
         <v>5364</v>
       </c>
       <c r="B93" s="29" t="s">
         <v>88</v>
       </c>
-      <c r="C93" s="35" t="s">
+      <c r="C93" s="38" t="s">
         <v>275</v>
       </c>
       <c r="D93" s="7"/>
     </row>
     <row r="94" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="11">
         <v>5366</v>
       </c>
       <c r="B94" s="29" t="s">
         <v>89</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D94" s="7"/>
     </row>
     <row r="95" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="11">
         <v>5367</v>
       </c>
       <c r="B95" s="29" t="s">
         <v>90</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>195</v>