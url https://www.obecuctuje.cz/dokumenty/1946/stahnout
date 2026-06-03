--- v1 (2026-04-08)
+++ v2 (2026-06-03)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BE50356-E258-4A30-A289-2C1A4E16FD32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{44D13935-93C2-4AD9-9073-EB87AF235C69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IP_položky" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">IP_položky!$A$2:$B$184</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="278">
   <si>
     <t>Uhrazené splátky dlouhodobých přijatých půjčených prostředků</t>
   </si>
   <si>
     <t>Dlouhodobé přijaté půjčené prostředky</t>
   </si>
   <si>
     <t>Uhrazené splátky krátkodobých přijatých půjčených prostředků</t>
   </si>
   <si>
     <t>Krátkodobé přijaté půjčené prostředky</t>
   </si>
   <si>
     <t>Položka</t>
   </si>
   <si>
     <t>Název položky</t>
   </si>
   <si>
     <t>Příjem z odvodů příspěvkových organizací</t>
   </si>
   <si>
     <t>Příjem z ostatních odvodů příspěvkových organizací</t>
   </si>
   <si>
@@ -850,57 +850,63 @@
     <t xml:space="preserve">ID = IČ OSS (nejčastěji u obcí dotace prof. hasiči, policie) </t>
   </si>
   <si>
     <t xml:space="preserve">ID = IČ podnikatele, na vazbu položky a právní subjektivitu není nastavena kontrola MF   </t>
   </si>
   <si>
     <t>UZ ano, může být u vratek dotací SR, SF, NF</t>
   </si>
   <si>
     <t xml:space="preserve">ID = IČ podnikatele,na vazbu položky a právní subjektivitu není nastavena kontrola MF, kód 111 se volí jen u fyzických osob rezidentů bez IČ   </t>
   </si>
   <si>
     <t>POZOR! UZ u splátek v případě, že je půjčka poskytovaná ze zdrojů SR, SF, NF  u celého seskupení 24</t>
   </si>
   <si>
     <t xml:space="preserve">UZ vždy </t>
   </si>
   <si>
     <t xml:space="preserve">ID partnera u příjmů nebo výdajů , identifikace protistrany </t>
   </si>
   <si>
     <t>ID = IČ GFŘ 72080043 u odvodů za PRK, u odvodů za PRK dle 250/2000 Sb. IČ poskytovatele</t>
   </si>
   <si>
     <t xml:space="preserve">ID = IČ poskytovatele </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MF - 3-26, zde se dává IČ protistrany, protože se jedná o subjekty, které třídí RS, aby vyšly KH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ID ÚSC nebo ústřední rozpočty </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1018,50 +1024,65 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF007BB8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF007BB8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1097,51 +1118,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1201,56 +1222,60 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
@@ -1673,65 +1698,65 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L184"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A86" workbookViewId="0">
-      <selection activeCell="C94" sqref="C94"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="33.85546875" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="56.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>177</v>
       </c>
-      <c r="B1" s="37"/>
+      <c r="B1" s="38"/>
       <c r="C1" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>178</v>
       </c>
       <c r="E1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>180</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="11">
         <v>2122</v>
@@ -1771,58 +1796,58 @@
         <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="11">
         <v>2129</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>2211</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="6" t="s">
-        <v>184</v>
+      <c r="C7" s="39" t="s">
+        <v>277</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="E7" t="s">
-        <v>193</v>
+      <c r="E7" s="40" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="11">
         <v>2212</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E8" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="18">
         <v>2221</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>12</v>
@@ -2898,51 +2923,51 @@
         <v>181</v>
       </c>
       <c r="D91" s="7"/>
     </row>
     <row r="92" spans="1:4" s="5" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="34">
         <v>5363</v>
       </c>
       <c r="B92" s="36" t="s">
         <v>87</v>
       </c>
       <c r="C92" s="35" t="s">
         <v>274</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="11">
         <v>5364</v>
       </c>
       <c r="B93" s="29" t="s">
         <v>88</v>
       </c>
-      <c r="C93" s="38" t="s">
+      <c r="C93" s="37" t="s">
         <v>275</v>
       </c>
       <c r="D93" s="7"/>
     </row>
     <row r="94" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="11">
         <v>5366</v>
       </c>
       <c r="B94" s="29" t="s">
         <v>89</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D94" s="7"/>
     </row>
     <row r="95" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="11">
         <v>5367</v>
       </c>
       <c r="B95" s="29" t="s">
         <v>90</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>195</v>